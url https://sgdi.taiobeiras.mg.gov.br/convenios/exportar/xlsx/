--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -422,873 +422,1009 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="70" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
+    <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ano</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Nome do Convênio</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Tipo de Convênio</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Vigência</t>
         </is>
       </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Última Atualização</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>007</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2025</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>TERMO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Mútua</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Cessão de servidores - Município de Salinas/MG</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>TCC 001</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2025</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO DE COOPERAÇÃO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Mútua</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Cessão de servidores - APAE Taiobeiras</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>01/10/2025 a 30/09/2027</t>
         </is>
       </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SESU - 001</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2025</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Mútua</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Termo de Convênio de Mútua Cooperação entre o Município de Taiobeiras e a Empresa Municipal de Planejamento, Gestão e Educação em Trânsito e Transportes de Montes Claros – MCTRANS</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>28/04/2025 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>2025</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Mútua</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Cessão de servidores - Município de Rio Pardo de Minas</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>28/04/2025 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>003</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2025</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Mútua</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Cessão de servidores - Município de Rio Pardo de Minas</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>01/06/2025 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>04</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2026</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Acordo de Cooperação Técnica entre o Município de Taiobeiras e a Polícia Civil de Minas Gerais</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>O presente Acordo de Cooperação tem por objeto conferir apoio institucional à Polícia Civil de Minas Gerais – PCMG, com fins a otimizar a investigação e as funções de Polícia Judiciária no Município de Taiobeiras.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>30/01/2026 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>SEARH231</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2020</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>PORTARIA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Cessão de servidores - PCMG</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>004</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2021</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>TERMO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Cessão de servidores - PCMG</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>19/03/2021 A 31/12/2024</t>
         </is>
       </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>2021</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Cessão de servidores - MPMG</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>055</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>2023</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Cessão de servidores - TJMG</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>19.16.5063.0136476</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2024</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Cessão de servidores - MPMG</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>PAO 019</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2021</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>TERMO ESPECÍFICO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Convênio de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Cooperação com Instituto Mineiro de Agropecuária - IMA/MG</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>2026</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Convênio de Estágio Curricular entre a UEMG e o Município de Taiobeiras</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Concessão de estágio profissionalizante aos estudantes regularmente matriculados nos cursos da Universidade do Estado de Minas Gerais – UEMG, abrangendo as modalidades obrigatória e não obrigatória, visando complementação profissional, social e cultural dos estudantes.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>05/01/2026 a 05/01/2029</t>
         </is>
       </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ECE 001</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>2025</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Extrato Convênio de Estágio</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório de cursos de nível superior - FAC TAIÔ</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>24/03/2025 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>001</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>2019</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - SEE</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>até 31/12/2027</t>
         </is>
       </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>001</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>2022</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - UniBTA</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>até 31/12/2027</t>
         </is>
       </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>2020</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - Faculdade Única LTDA</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>2021</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - FUNORT</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>até 31/12/2027</t>
         </is>
       </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>003</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>2021</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - UNOPAR</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>até 31/12/2027</t>
         </is>
       </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>004</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>2022</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>TERMO ADITIVO - CONVÊNIO DE ESTÁGIO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório - FLECHER</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>até 31/12/2027</t>
         </is>
       </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>005</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>2025</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Convênio de Estágio</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Cooperação em estágio currigular obrigatório de cursos de nível superior</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>28/08/2025 a 31/12/2028</t>
         </is>
       </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>001</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>2023</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO DE PERMUTA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Permuta de Servidores</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Permuta de servidores intermunicipais</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>16/08/2025 a 15/08/2027</t>
         </is>
       </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>210108050052013</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>2013</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>TERMO ESPECÍFICO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Termo de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Cooperação com Instituto Estadual de Florestas - IEF/MG</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>2016</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>TERMO ESPECÍFICO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Termo de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Cessão de servidores - TRE</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>2016</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>TERMO ESPECÍFICO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Termo de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Cessão de servidores - SINDITA</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>até 31/12/2028</t>
         </is>
       </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>S/N</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>2025</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>TERMO ESPECÍFICO DE CESSÃO DE SERVIDOR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Termo de Cooperação Técnica</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Cessão de servidores - SEDESE</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>01/01/2025 a 31/12/2025</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>22/08/2026 22:28</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>