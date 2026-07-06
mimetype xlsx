--- v0 (2026-05-13)
+++ v1 (2026-07-06)
@@ -618,51 +618,51 @@
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Transferência especial</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Reforma e revitalização de praça pública</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Investimento</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>398000</v>
       </c>
       <c r="K3" t="n">
-        <v>0</v>
+        <v>398000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Transferência direta</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>https://especiais.transferegov.sistema.gov.br/transferencia-especial/plano-acao/edicao/91119/dados-basicos</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2026</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Estadual</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Parlamentar</t>
         </is>
@@ -736,51 +736,51 @@
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Transferência especial</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Reforma e revitalização de praça pública</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Investimento</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>398000</v>
       </c>
       <c r="K5" t="n">
-        <v>0</v>
+        <v>398000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Transferência direta</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>https://especiais.transferegov.sistema.gov.br/transferencia-especial/plano-acao/edicao/90838/dados-basicos</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2025</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Federal</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Parlamentar</t>
         </is>